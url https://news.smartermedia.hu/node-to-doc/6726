--- v0 (2026-06-02)
+++ v1 (2026-07-14)
@@ -25,51 +25,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="150"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Közúti versenyautót épített sportos családi ferdehátújából a Toyota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Motorsport-programjából átemelt részletekkel tökéletesített a GR Corolla tudását a Toyota immár független sportrészlege, a Gazoo Racing. A kifejezetten zárt versenypályán történő használatra optimalizált GRMN Corolla nem erősebb, de sokkal ütősebbnek ígérkezik, különösen tartós padlógázon.</w:t>
+        <w:t xml:space="preserve">Motorsport-programjából átemelt részletekkel tökéletesítette a GR Corolla tudását a Toyota immár független sportrészlege, a Gazoo Racing. A kifejezetten zárt versenypályán történő használatra optimalizált GRMN Corolla nem erősebb, de sokkal ütősebbnek ígérkezik, különösen tartós padlógázon.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A Toyota Gazoo Racingből önállósított Gazoo Racing eddig sem hanyagolta el csúcsmodelleit, a GR Yarist és a GR Corollát, jóformán évente érkeztek a modellekhez a jelentős modellfrissítések. Most azonban tovább pörgette a tempót a cég, és a </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2026-os modellévi GR Corolla</w:t>
         </w:r>
       </w:hyperlink>