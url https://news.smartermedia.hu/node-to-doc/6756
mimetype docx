--- v0 (2026-06-11)
+++ v1 (2026-07-02)
@@ -64,50 +64,59 @@
         <w:t xml:space="preserve">Az amerikai iSeecars autós piackutató cég legfrissebb tanulmánya szerint a Toyota autóinak a leghosszabb az élettartama. Átlagosan 17,8% esélyük van arra, hogy legalább 250 ezer mérföldet (402 ezer kilométert) meg tudjanak tenni, mielőtt bontóba kerülnének. Az olyan tartós, észak-amerikai piacon kínált SUV-ok és pickupok, mint a 4Runner, a Sequoia, a Tacoma és a Tundra is nagyban hozzájárultak a japán márka első helyezéséhez. De a szedánok és ferdehátú hibridek, mint például a Camry, az Avalon és a Prius is a legtartósabb típusok között vannak az iSeeCars legfrissebb Leghosszabb Élettartamú Autók c. tanulmányában.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A Lexus, a Toyota prémiummárkája a második helyen áll a listán, utána a Honda, és prémiummárkája, az Acura következik. Csak ennek a négy autómárkának a típusai teljesítettek átlagosan a 4,8%-os iparági átlag felett, ami meglepő. De az iSeeCars nem a levegőbe beszél, ugyanis több mint 174 millió autó adatait elemezte ehhez az átfogó kimutatáshoz. A vállalat minden évben kiszámította az évi átlagos futásteljesítményüket a kilométeróra-állásuk alapján, és egy szabadalmazott modellt dolgozott ki, hogy ezen adatok alapján megbecsülje annak valószínűségét, hogy az egyes típusok megérik-e a különböző futásteljesítmény-küszöbértékeket (a nehéz tehergépkocsikat és a nem elegendő adattal rendelkező modelleket kizárták a vizsgálatból). Annak érdekében, hogy megállapítsák, mely márkák gyártják a leghosszabb élettartamú járműveket, kiszámították az egyes típusaik különböző generációinál a 250 ezer mérföld elérésének esélyét, majd átlagolták az egyes márkák teljes kínálatát úgy, hogy a különböző modellek eredményeit a közúti elterjedtségükkel súlyozták.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:800px;height:423px">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" style="width:800px;height:426px">
+            <v:imagedata r:id="rId8" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">„Miután megvizsgáltuk több mint 174 millió jármű élettartam-adatait, az iSeeCars megerősítheti, hogy a japán autók jó híre megérdemelt, hiszen a Toyota, a Lexus, a Honda és az Acura olyan autókat gyárt, amelyek átlagosnál nagyobb eséllyel érik el a 250 ezer mérföldet”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – mondta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
@@ -251,51 +260,51 @@
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: iSeeCars</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kiadta a Smarter Média Kommunikációs Ügynökség (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://news.smartermedia.hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forrás: https://news.smartermedia.hu/nemzetkozi-hirek/ismet-kiderult-hogy-a-toyota-es-a-lexus-gyartja-a-legtartosabb-autokat</w:t>
@@ -1659,51 +1668,52 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://news.smartermedia.hu" TargetMode="External"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://news.smartermedia.hu" TargetMode="External"/>
 </Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>