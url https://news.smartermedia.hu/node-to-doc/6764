--- v0 (2026-06-15)
+++ v1 (2026-07-25)
@@ -47,83 +47,115 @@
           <w:szCs w:val="22"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">A 7-es rajtszámú TR010 Hybrid legénysége a 14. helyről rajtolva, egy zseniális taktikai húzásnak és az erős versenytempónak köszönhetően megnyerte az év legfontosabb és legnagyobb presztízsű WEC-futamát, amivel átvette a vezetést a világbajnokságon. Hatodik Le Mans-i győzelmének köszönhetően már a gyártók között is a Toyota vezet a dupla pontot érő, izgalmas verseny után.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A Toyota az idén alaposan áttervezett és átnevezett TR010 Hybrid LMH versenyautóval legyőzte az LMDh autókat indító riválisait, többek közt a BMW-t, a Cadillac-et, és magabiztos győzelmet aratott a 2026-os Le Mans-i 24 óráson. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nyck de Vries, Kobajasi Kamui</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> és </w:t>
+        <w:t xml:space="preserve">Nyck de Vries</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mike Conway</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> aratott győzelmet a 7-es rajtszámú autóval, míg a </w:t>
+        <w:t xml:space="preserve">Kobajasi Kamui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Brendon Hartley, Hirakawa Rió</w:t>
+        <w:t xml:space="preserve">Mike Conway</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lett az első a 7-es rajtszámú autóval, míg a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brendon Hartley</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hirakawa Rió</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> és </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sebastien Buemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> által vezetett 8-as testvérautó harmadikként ért célba. A 7-es Toyota 381 kör, vagyis közel 5200 km megtétele után 10,913 másodperces előnnyel győzött, Conway-nek és Kobajasinak ez a második győzelme a 2021-es diadal után, míg Nyck de Vriesnek az első a legendás </w:t>
       </w:r>
       <w:r>