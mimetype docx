--- v0 (2026-07-07)
+++ v1 (2026-07-27)
@@ -66,136 +66,216 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Abe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> és utódai alatt ez a limuzin lett a politikai kontinuitás visszafogott és csendes jelképe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ebben a szimbolikus rendben azonban 2026-ban valami elmozdult. Japán új miniszterelnöke, </w:t>
+        <w:t xml:space="preserve">Ebben a szimbolikus rendben azonban </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026-ban</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valami elmozdult. Japán új miniszterelnöke, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Takaichi Sanae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hivatalba lépése már önmagában is történelmi jelentőségű volt: Japánban először választottak női kormányfőt. A politikai rendszer számára ez szinte forradalmi súlyú változás, még akkor is, ha formailag a stabilitás megmaradt.</w:t>
+        <w:t xml:space="preserve"> hivatalba lépése már önmagában is történelmi jelentőségű volt: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Japánban először választottak női kormányfőt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A politikai rendszer számára ez szinte forradalmi súlyú változás, még akkor is, ha formailag a stabilitás megmaradt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Takaichi személye azonban nemcsak a neme miatt különleges. Fiatalkorában ugyanis a japán autórajongói kultúra egyik ikonikus modellje, egy Toyota Supra is a tulajdonában volt, és ismert volt arról, hogy szívesen vezette is a sorhatos, 2,5 literes, ikerturbós, 280 lóerős kupét. Ma azonban már elképzelhetetlen, hogy maga vezesse a Centuryt: a szolgálati autóhoz fehérkesztyűs sofőr is jár.</w:t>
+        <w:t xml:space="preserve">Takaichi személye azonban nemcsak a neme miatt különleges. Fiatalkorában ugyanis a japán autórajongói kultúra egyik ikonikus modellje, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">egy Toyota Supra is a tulajdonában volt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, és ismert volt arról, hogy szívesen vezette is a sorhatos, 2,5 literes, ikerturbós, 280 lóerős kupét. Ma azonban már elképzelhetetlen, hogy maga vezesse a Centuryt: a szolgálati autóhoz fehérkesztyűs sofőr is jár.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve">A flotta új tagja a 2023-ban bemutatott Century-korszak része, amelyet a Toyota eredetileg nem is klasszikus SUV-ként, hanem újfajta luxusmobilitási platformként definiált. A jármű a szedánhoz képest magasabb építésű, tágasabb, és még inkább a hátsó utasok munkakörnyezetére optimalizált. A hátsó térben teljesen dönthető ülések, kihajtható munkafelületek és csendes, plug-in hibrid hajtáslánc szolgálja a „guruló iroda” logikáját.</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">A flotta új tagja a 2023-ban bemutatott Century-korszak része</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, amelyet a Toyota eredetileg nem is klasszikus SUV-ként, hanem újfajta luxusmobilitási platformként definiált. A jármű a szedánhoz képest magasabb építésű, tágasabb, és még inkább a hátsó utasok munkakörnyezetére optimalizált. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">A hátsó térben teljesen dönthető ülések, kihajtható munkafelületek és csendes, plug-in hibrid hajtáslánc szolgálja a „guruló iroda” logikáját.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A Toyota ezzel egyértelműen reagált arra a globális trendre, hogy a luxuskategória csúcsa is fokozatosan elfordul a klasszikus limuzinoktól. A Rolls-Royce, a Bentley és a Maybach kínálatában ma már mind megtalálhatók SUV modellek, jelezve, hogy a reprezentáció új formája magasabb, masszívabb és sokszor inkább erőt sugárzó karosszériákban talál otthonra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Century SUV ebből a szempontból nem szakítás, hanem evolúció. A Toyota továbbra is rendkívül korlátozott darabszámban, kézi összeszereléssel gyártja a modellt. A cél nem a volumen, hanem az exkluzivitás: a Century a Lexus fölé pozicionált, önálló csúcsmárka, amely a japán autós luxus legfelső szintjét képviseli.</w:t>
+        <w:t xml:space="preserve">A Century SUV ebből a szempontból nem szakítás, hanem evolúció. A Toyota továbbra is rendkívül korlátozott darabszámban, kézi összeszereléssel gyártja a modellt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">A cél nem a volumen, hanem az exkluzivitás: a Century a Lexus fölé pozicionált, önálló csúcsmárka, amely a japán autós luxus legfelső szintjét képviseli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A hajtáslánc is ezt tükrözi. A 3,5 literes, szívó V6-os benzinmotor (kódja 2GR-FXS) 262 lóerős teljesítményével dolgozik, amelyhez a plug-in hibrid rendszer első és hátsó villanymotorjai társulnak – 412 lóerős a rendszerteljesítmény -, miközben az összkerékhajtást (E-Four) is biztosítják. A 18,1 kWh-s lítium-ion akkumulátor tisztán elektromos, csendes üzemet tesz lehetővé – nagyjából 50–70 kilométeres hatótávval, ami a városi reprezentációs használatot gond nélkül lefedi. Az e-CVT váltó a megszokott, rezgésmentes működésével járul hozzá a Century SUV fényűző nyugalmához. A technika közvetlen rokonságot mutat a nemrég leköszönt Lexus LS 500h modellben alkalmazott multistage hibrid rendszerrel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve">A miniszterelnöki autócsere tehát nem pusztán technikai döntés, hanem kulturális üzenet is. A szedánnal lezárult egy korszak, amely a zárt, hierarchikus és formális hatalmi struktúrákat testesítette meg. A Century SUV új réteggel gazdagítja ezt a hagyomány: a globális luxusnyelv már nem a limuzinok hosszában, hanem a SUV-k tekintélyes méreteiben fogalmazza meg a státuszt.</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">A miniszterelnöki autócsere tehát nem pusztán technikai döntés, hanem kulturális üzenet is.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A szedánnal lezárult egy korszak, amely a zárt, hierarchikus és formális hatalmi struktúrákat testesítette meg. A Century SUV új réteggel gazdagítja ezt a hagyomány: a globális luxusnyelv már nem a limuzinok hosszában, hanem a SUV-k tekintélyes méreteiben fogalmazza meg a státuszt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotók: </w:t>
       </w:r>
@@ -205,51 +285,51 @@
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">mainichi.jp, japan-forward.com, Toyota </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kiadta a Smarter Média Kommunikációs Ügynökség (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://news.smartermedia.hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forrás: https://news.smartermedia.hu/nemzetkozi-hirek/csendes-tronvaltas-tokioban</w:t>
@@ -1612,51 +1692,52 @@
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://news.smartermedia.hu" TargetMode="External"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.smartermedia.hu/nemzetkozi-hirek/japan-elso-noi-miniszterelnoke-tobb-mint-ket-evtizeden-at-egy-turbos-toyota-suprat" TargetMode="External"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://news.smartermedia.hu" TargetMode="External"/>
 </Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>