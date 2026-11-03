--- v0 (2026-10-14)
+++ v1 (2026-11-03)
@@ -79,58 +79,84 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A mostani eredményeket a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Carwow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> brit autós portál ismertette a 2026-os Driver Power felmérés alapján. A Carwow nem egyszerűen autókat mutat be és hasonlít össze: vásárlási tanácsokkal, tesztekkel és releváns piaci információkkal is szolgál. A több mint 100 ezer brit autós részvételével készült Driver Power felmérésben a tulajdonosok saját tapasztalataik alapján értékelték autóik gazdaságosságát; nem csupán a fogyasztást, hanem az egyéb fenntartási költségeket, biztosítást és karbantartást is figyelembe vették. A rangsor tehát nem laboratóriumi fogyasztási teszt, hanem a valós használat során szerzett tapasztalatok összegzése.</w:t>
+        <w:t xml:space="preserve"> brit autós portál ismertette a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2026-os Driver Power felmérés</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alapján. A Carwow nem egyszerűen autókat mutat be és hasonlít össze: vásárlási tanácsokkal, tesztekkel és releváns piaci információkkal is szolgál. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">A több mint 100 ezer brit autós részvételével készült Driver Power felmérésben a tulajdonosok saját tapasztalataik alapján értékelték autóik gazdaságosságát; nem csupán a fogyasztást, hanem az egyéb fenntartási költségeket, biztosítást és karbantartást is figyelembe vették. A rangsor tehát nem laboratóriumi fogyasztási teszt, hanem a valós használat során szerzett tapasztalatok összegzése.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:800px;height:1201px">
-            <v:imagedata r:id="rId7" o:title=""/>
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A Toyota az első három helyet kisajátította. Az élen a Yaris Cross végzett, második az Aygo X, a harmadik pedig a Yaris lett. A kilencedik pozícióban a C-HR is feltűnik, vagyis a márka nemcsak a kisautók között tudott nagyot alkotni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -214,51 +240,51 @@
           <w:szCs w:val="22"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Toyota, MI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kiadta a Smarter Média Kommunikációs Ügynökség (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://news.smartermedia.hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forrás: https://news.smartermedia.hu/nemzetkozi-hirek/a-toyota-megint-porra-verte-a-mezonyt-most-eppen-fogyasztasban</w:t>
@@ -1621,52 +1647,53 @@
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://news.smartermedia.hu" TargetMode="External"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carwow.co.uk/news/11109/most-economical-cars-driver-power-2026-survey" TargetMode="External"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://news.smartermedia.hu" TargetMode="External"/>
 </Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>